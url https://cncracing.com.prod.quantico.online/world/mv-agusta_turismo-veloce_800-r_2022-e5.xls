--- v0 (2026-05-15)
+++ v1 (2026-05-16)
@@ -2863,51 +2863,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd273ab2ff83a350fe98f7f2e838e78c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bc6090a7044ea1cb3a473cb6a79052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639331b2031aef00d076e0375640cfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace3a08d225bfba119830ce1d81a9054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ca1d0d19b4c538c09a918b41957305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2414edf42f99733e518682ed885e0556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0176b56982a3061967909f7338333687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2e741199cda073629d643a7b693098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4579be086e6f378eda9806ab5c3199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5f55f20e7f0920a9ceb9c3755809f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231c7b8c1505b98fe506c7e692c664011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcc821c51969a57e0821a12439a47012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920a176240dacbd9ddceef13c8acf5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336d15b947442435d2f65171b1bbe9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214585a153a41ffe281214ca68918af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ced98c8f61837271c5692e8a1aa3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf4f0cf999c42ae3d63c99a7bb6bb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e6c8f8ffec01e7cbd3b009dbd0ab718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab4d35eb9fa19087841abd7900019619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830cf6f75e0fbf07a1a6a2cc6d70dd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42683fcba5503e79b70a0797956b74a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e21abce31704ec2ce86c417401c5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05b9162ac2997045f7be43b6f8709023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3734ac989020141dcec1edec3417c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98788c2128e2d3b891c3fc80cfa28f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c6fc328e695eebb99c248f6c66c6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94edb834aa0e5499364c88f803fa5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e732295e08eab05d94ccf52299fc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590662ca2d3fa6514c2118f9f8d8f6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1e0668d7b9cf67ec7e7ab4425d01330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e73adac7938c165e3fa4dd2674f43731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c78c707445985201e6d507392bd632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220868ca0683c98da70aa66435363ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa018f2ad56040bd5314bf89ce86ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d44cd9089a5fb3dfbeef911e8db31735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c920b6b5ae843ed820c3cf8fe39a1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac61c0ca79f99c58721c43861d5df8137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab3146b2a92120a617f5c637e3d1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e5102fe849b440ba0733fc9b8b79f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6030eb8d6058e4eb524b62f6e677440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b640e15ab045c2022bc927a5c1afb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e92349fe9b87e78c5cab31faa852a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76e87f63a5e924f8d0516bb23c8d8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1562853d9b10a1a43d4e31901956e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9a2c477f9af21d84d3e6f7ce34f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8de64275148c7b69bc9ed47663527246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99b33efdfd0b44afc081fe55a6204247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640809dd450bbf4fe09371c7a6a9975f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2b92e74872b6887e81789a81b955a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db71cbfda31ed23e478a1de1320933650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfb2bba97c16bab5d04b343f2788d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02314452f299b753555b7befa2d43c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d2f3ce87a7ada33ed8e841e81128453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40ac20299e88dff3ecd668bc6578bd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb79920c4c6c73496b23086bd5c8e6c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b448baea7a564de3c0b03e4eb167956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deced2ea16363fd4b647833eb738be4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90704936ae1bd4ddb5e113756a3e1d1658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214ae50a186bc713df95a0f25307f5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10a8e5bbbac79e8d2599c5e6fe8b7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadc61b4291012b532f95921d7a3ed661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bf6ff6fba0f5ff843c7e620c0fea462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260121b9d38067f84d39661c437955d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa78ce2921ba3249e1ffec60f5da364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b4820d6bfa474a553fdee79ca178b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eb96b67fd290e4b4b2f4cc6da212e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe37407eb45222649156879266d311c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396c081aa6fa35bb053dff85360ae0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916f22a026dd7ca51eda6140cc1cdfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352d9e249e496957bf07899b430ccd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5c7251d47511f8bfbfbc7ceb5254b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a05e1f8a4f1194eac48af8ff2102d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c99e294bbe8feb339185996838437a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500649a51730437ed276835823d7844174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01deeb1505e342b5991e936c757ab375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dea080dbd8c3fc5d5f98b3fb9c49076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4678f574e78dcd3d05825993299c2c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082527c0ae1b28abac6b2b0df4b81e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fb5b2f1c727fb97ddad8060b678bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fa0a88890802fd88f9291ca50722d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dad615b16cf2add5c91db335910c9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dc2652a6fa143b3836ce14bf0e51882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9694d4743a82e309303050359037db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee1e13b20651d4ba708dc2908895ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e923f91e7401d0f433b772cadce124585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01697c8b3cf6e112cce763451fd230b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cd0a2c0477315d9d2ae7f865ce74787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3d8315b6fdabcc193a264a24e9abf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9105408e4ff248eb79ad672df323389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd373d6259a9d9a2cea572095b3858e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dccaf6f614bd57834bd7275547268c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec59a887521caeda6be60f6cad6d4eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000a279a2f3dd41285d39273d7d854993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65876c5adb7f9e69e631c7dfd2262aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9f104bded926ca8833a397d5e667995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd623a902cb1ee12cb0b8dc9ccbf0c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be877026d9967d4b1af0e9e9a1caea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74c64e99ab0227160bf046c900337898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a00695f09bcd01feb983ebd25b1d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125aa33b483d39bc94fe7f66338ed58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b391b89593d35bab662fc6b1000e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a4384ed16daeedf14791f2a262149102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc30c7e43fbb712d9f7602149fcefea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891a658232a9ef87d02560633f09de6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11685bbf67fcc623278857df28b88d52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975696bb12e8283ad77e91869eadf40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820072709cf0595042d19393de6834a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acfd38293651e55254e19da1704daf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afd31aefc5f60de98a03f45e6d05c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f4a6aedb14cdb95897e4f0700aad7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9379927d42be59f88e370f9b1fba6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fccc4e3038fc427a223a2ba159f51112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1ae4428ee88ca0d9fe39a4bb1e311113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a029555ba5eece418cc2660bb453b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33d57462b3145909e9d2631d00a33a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5149acf80a9860664c902926a4c2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd3028e8e9812802dea6c9777da305117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dcb1f5b19751c25d76f532939a2a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008d058c45990bc6f8b9680f06dcb7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87859fd9de97f7ef8f52efc924a076d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6671bd5fd56f5938208c1d2598fc7ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7badc5afe66908e7ae8f2049a5d4e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbabaae7526075b181720ab29804eb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c372f67656f340bc9b40903ed0721124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4086fea3505d8608b18a4b750bd59d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220feb639a5fa0914c5d0a8bc2e9a82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7864ba7f5a976b97db37e6069489d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd0c14b4e7b2fa26dc16c9d5be6605128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2ffae5453047d72cba600d80c36d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0d6decdbed94d86157898bd75bfbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e7b4fbe7e11bfbeb0e1af9984ffa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087727a6b4b95ade8985108a563d716132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277754d321bcc912a6a74382c20d401b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5999f9d3fb1bbb9a6a0c206a7e48c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342effe30f12457a13ee088a1f0d227135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6e1a6e34601c723850b067dc8363a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd9bd98b9f1cb43622b8b49dcc2a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f181b2657956293445a7f4a52488332138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0459884d19d779e58b7ada9b45d0b2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7708ceb0fa0c715878318c0fdc99f10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdf03a523b5153801a0a5df7e94965141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541ac326b15e1ade027aecc6ab68e40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33137f3c1c472fcab42d6dce6870ebfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1cf543ead2fd721b444bec5e0126f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccff6790dab644b2c9fb1ae2f1ba68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104953d122e3701cef629615fd936cc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12833282513c5df4e23c94f4498887f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b50cc1b1726c6d5359f0c44f1a97e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdc712e9a0c04dac11c388c875fb15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006331714cffaa67b06a1e167f14ddf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15598b5dc8894d0eb1a08fba4ba46be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68d1b8dd04ea753056272c554c4423152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656ef725a7e57ba74fbebcea075ce0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2e45cfcca254769583f098746ffef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d83ad89ea8ad96d60f322e45b43409155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568a53774f48f125a38b9bb7c252b69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6edd8048082ec276834284829b921157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c824ea23bd65a5bafd17a17809f44d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd59387e918cf4fa3254eb2fe6573b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c2167230689427bbdf6a7396744c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec963c63f3620e4ec0e5562a836b6fa5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d8325cd33f5d291dcf515b0cedd2f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25f24fa1414b694f0fe4b581707ad0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d165236df2be8794b7919aefa8167164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ac011db6e446fa4e85c5dce5bb1c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824de8458d58a574f327c73bf167ff93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eb855fec1d767a91e06f0be5fb64c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868319db222a8a3d391894da8dc79b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d050622f782d74ed61ed9520f9fa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcc9e8a8d1d042fe8f98e1bb721619170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e3c52e72c7e42f1afda28b76debe9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e6e24486c0251e64b82493287174172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a878c63ad90268600e83813726ad8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbd2eb1851a75ce801d77df08efe4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b8b9f3fff779c47c1590d7f64d60c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39813369816314337bdfdb64bd0f56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26eefcaab20434b8163b7d8d7cb0ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29447279c1ce8628220608f31642fb49178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87707aebb27c460b1dc53ecb6f216831179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24edab6654e33bec74bcf2faee50635180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4af37eec9aec48d7efaab939a46ad2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2806f78fb2ed4aa5eccedb296fba07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1765fc92b2c0e3d807f3d6a387841183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911985f66c5410479b79da8229ae6405184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddd8bef0b6cef5c94a08ed1d475ebb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db30fc301ebff6a3cc5374f662ad38b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e941b6f6d26e974f56feba83412f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03792f54b83c04db710591a497329262188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7dab903c10d9bcee1e489451eb648e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550803a96cf70b6301e84e1a357fcdd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8f8ee94036eb955adcefbdf675656191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1291750d8cf26e17a5d08cd8d77b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f1560761eca9bbd35c150c79ce0c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f245f21c0751c271036215c60369d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a1d2ce1f046a3f8f917e2d3cff21a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fbe953d08e5ac9d5521fda807bb0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e86577b28e760234f9deebfdc7c145197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bb59fcf9d94f1f9852e845e98df86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97029c7a3763f4400d58faa6a84f06199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c677f8f6166daa78e21f9c5fed5f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bad09b27eae8fee33ab37a449fbc78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab8be517c3ddf6360e083d95347446202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6855a89ea32611c783c82603517d4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170f967436509184b3fcdc71e953d06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c527cb4e6d427193940305ef629a63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7ba272889c412278b78688dc33d27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cb900b1b8eb28ef6284d150c520a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ceea5915992b087f893218a20bddf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f87eebaa2327c91c06c5f2f1ebc48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4dff35e5ba43a25a9b9c935a657c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c447703426d7277b924b4119186413c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d40b9f9940427e39f6259ae8a058b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee007f04d893edb715049909adb374213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de31ed82b02f770c2727356d93ac1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec9755cfbd6151f41272ecf5b92151215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67c09361d2f2dae3ef2bb70080d771216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced632db7ce5c679c54aaacda7d9da3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9896b2d7907c77a8fc575e7092ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b27f6856cae32fba26294f3ba84d34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c89769fef3398726759587f24cf197220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7242c40173451fdd6a1b8648c456b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4f64f84fe8528ca1988943741afdf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb42cd929be23d3c2fc6ea935eda6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0533c2b03bb33fb712da44a96a5f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2794334b197c165e25524e9833ab49225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac95d5e7a9066c2312d31c5bd5c9d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9df66ebd3354efae8787e7254e64da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68656fe14e0c8dd1d4d9f50d8fa7c3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc64f4cf933ac12627e674fb4360e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0685901c790f7c1f89c6ae52466168230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffb95614c3fb8e9a25ada8a99da0d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cfaa1c5e8238eb025caa009425d17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c13ea78a5a0df084484e7d859d7498233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dcc174af17ffae5fbe3a27f3f8cbf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde990feb48f9e9e6579105e95667ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a7e7ec296c6b9bce18c8be608471d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441336e2996631257464ba3cfa3b329237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d7ff0825522b13ee730a2c2163256238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b322de70aca19daed12ed9062857d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36719e80b1421b2cf2e71193e72ed3fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139391ffd50b403aafa0d603434559cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6e87c306c3a77efed9aecea217695242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f49491942820a6726f421d46a78052243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95705a0ab637e5d8344052f1c43c4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec097c1db5bb66d90e3d1c866b4f73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed933a710e556e4257bfbbb5ae62be8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b538c45fb34e188c0ba9d291b126d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bad03908d7cf0cce180ccb27a39c96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66632a2597ba847199f2d0d36ace497a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d13737bc62b4a5aa5297eb054bc0db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e687ad8a632bdb157142fed3693c3d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318b0dacfd8e10baeb21e684957abc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4a1f4984ce3f7758b139842dcd689253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0d19499e5cc650a54cc990a7f0b16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a74b675e2ad25da81d4c7ba6e35b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3aa2fe3cc4b578f230259ca8a6db2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6620ca7bedae8d29e9aa6aca6171f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc8cc1d358dc3e33454b791e701466258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdb13885229ce3a16e129b10b1e015259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be5b4a0a8a7f35bc24b9ad86afe9ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbcf3405963073d4ee977688cd94de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad0aba77c860dd01e141c7dcd7c8eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7ae5849485713a78111c3b1257879263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2313ccaa3682265c4e1adc466597e26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b053a99209e37a69b581995890b1aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fcab2221732a773733f81c038c69a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46944eb2987af71db725c587292ad49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109fd3d72dca847c1bd74b28a8552ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04037b493204cd4c2967339d904d03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbea515e7d8f98c060e6bf0b27cbe27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ce8115151ddfa334de66364f2f396271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cc272604b24bc18d3e4975b082f01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b08320a3dfe96cf89edcce9ca31d53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b547903266b3c408c0e6e9fbb24313274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b4cc54cc44faba442db0001d03083275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932a87f61f59b83c066e83aba5d94a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1081b20e17c5c8313fdd51bd7769e45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386f7a9717ca30f41210038d1379363278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def556b1dcfedcccd055e8d0021555f4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb9561249b0a45fcc6b8426951da7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399fc5eea004caf7a047d3403141e92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a4c40abc32230c8a65d48a2cb03b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02da317c3f16ab08e60daf429eb4db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf138a01515541f148095f07d0812c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde85237c93ccb3587bd467a8bbaf011285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3357cc7b12827f4716feb2e745f4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0e8616014f868756faba88840b4a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747c8415fa2d1b0bb79035137bf6a92288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d6b993cbc34b3aafe8acd79e1cbd8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc21248df137e67b096328962b93d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea63c6dd97483396dda5e8f3f48ac8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0755d3f36784e0766199c0d125e425c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec67ae1d1ea3e7e72103df6562c26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4a75629adc38f516085b78d4da593294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed22517ec65fdd33177559211550f89295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9e246df36cb24d90f9c50484aacde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c1438e11831836cb0806be5e91c49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937841c6b5ecf23521d6e043f4a6d8c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c26ff1a5b4e32b008eaf63e969fbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf95a5ba8bf407ca2391f35d26be0b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd120184c6d9692cb0f53c3b91d05ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60b02be2b4cab3240cba7cd15cd64c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b10fd5139d206d5dd19d6c00d689d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3049bfe658722886e031d106830de22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e71aa42fb346b6520099f19bee7ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baf847652b7af0f817462786ef5911306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bf40b1709ade493894c5ab8a61c63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787f96980aa59cafbb3a6cb9f08651c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8586f52ae828aaa480e8aa4a8eafc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c5e443a279fcb214e55615834a103310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf0634a7845fe5cf8bc806c12d8361311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b241350698550b203ad5e25a8bce1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc189e6189fb4bf2bcc4eba92370174b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bdbee28214ad633f42f69195f5326314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75f704a27c69c5312fd1637d733832315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89898f45a4911b6346bd3523f366a7f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad101b60e0b3bd7c602491e7a7fe72a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697c2650dac08009f08b3b224729942318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8566eb164310588689b007c418ff82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b12bc2e60bcdaf384950f69a25978320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c676566f49a1c4829bf60034baf4cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c3b281594416ae5577c6426c6923322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ed68298638b098af610a1a79657b9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e6d27834f9412832fd604cdee28b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace22f57da5917d2ca9941d9136ce24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e05151ea2d7a1edcbe8dd1430cef7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776125a794cf2afe7bb735a814ccb1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc484b1ccd572da0ef26c2ea51ad9606328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38a6040e5873f24a00b4ff8930aa7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fc95277050518e4219faea96f3579330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc8dd3f453f4b743a131b20e70ee95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662c905da5afdad0bc77d2213d7e025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d5290f3c34cc74ad54713061b302c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07dea656f07ece5e09a2110fddd6d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53ed6991f20d5e8c72d0f511773419335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc13968fa063e342a7c7228b12ddcb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c577dde03a4e0a8e3a17d235b9d72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e61ffda378475698794f9cae8914d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc65cd977784356575a61778f0a542339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96827f290a6816a5b80e4134c921f492340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d9fbea09388605b5f2e0fa53dd720341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c532181e311df2a72170886160d46e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574190bf402a97024b7aa6e200e64bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f868cd64ebd2de224067bb8a290c76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edba422712da54fe39408f1b8683b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd1d52ad478254950e8386744dc5c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a57dd9c15678695fd97ee08970365f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaf897bf5a0c1798d1e2669bb513fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef25c68ac26a07264cd437fb9580d20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beb6dd9bede0c0a71001ee58b1761d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcff3816751482b0bbe9d54840aab6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f9e9e74d02334e28844a7e26c268a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdafd7b4781388ac96e767e4da9b78b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b8efb361ec526eed1c6fe7ff2d762354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed06f7cce674efc87705d6aa3cce1c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd6342243575a8b789b82b41de074e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf610a6e144d922fd459f9f0a2b715357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40ffc7f27083578c855e90cd872545358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8a968229ab7ebb9dac321099fe52b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a3d790b7fbc6e5f7ffc091aeb1168360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f2adcd6c04ba6c582131dca063c79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335bb12701b15b0af2e7b59236c382f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b05312221a60da4c6ff729a919c2e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f1773fa9ecdaaf021a771b341b5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159b6631d80af5b8c21296486fbeeb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae774da5cb0571337422a4945aa665d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a1d349300da54b1cd46402a383148367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97fa51db88264b5c5c7778accb0a35b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bfdb60ceae56d383b1d9555b935ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bfd80c404873cb305af88647f4147370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972d021efdbb3691ceb2e050fcdc6b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060e70b3b72a1100a96bf9f773cd3fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277832541257fc91bbe0a01cc01aee3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7b2a6f1a7d398f9068892816884e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f396ea85520c66a107a913ccbe8d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e853b7aaf1e240b486c558692f7c45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a8cf002a7d5452b274ee4790f5c32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad29094ab0e4483f17b549d3ccac76a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1288da7a69a0d7e519c4356c44b8ae2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094244fcd09bba6274afbec78e35b7ed380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e063e763332557b00bc5ab8fed06f60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b0dbde9c475a986f0ac6ff7cf372b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c84b1eba4dc9eee782c72efecbc307383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1afce4683be74e9569661784a76bc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dba5c3d35a00d02e43170221926e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a47dc3ca74ddab16041321a6a2f2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75990f32d5c2e2e0f8a399d826f8036387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192d37978827f33144f54ccecb63adb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967a0bdcc8cb80bf551f376065cd0cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ba22bcd75c28598d4965b5e046f45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c855e7aa3c6a6970763c4fde11cc17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20338a2055677f1d94f5798a083591de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a63e2d38f051bd8e4700c62588bf80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ba9d7a954fcd18f6875571d2daa5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fa763c1c178a59effc4876d7d03bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a047fb92c4698ab5bbb5567c147973396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc4b924e61a9e2c654dde2f4b6eb16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb50fcdee2423be8b2b1a8b83e22bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688c1588b9229fd899c7465cc5109fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31696b568507b81f77d736f28e3ab0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1e6321edd4d7bf8b875fbd8958a84401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d38309399eccb50b79dc2381656148402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6c436ca1cac4dabe9e3b2ecbea0a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ae344ec44447ffe2c8359283c4d71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52696a7a2ecabb14ae355dd5f2e736405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666769338b32cecae04af02cbf1163fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816ea727bd27b5e54483b0c9ca66e35407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5620402fe4291cb8a9dbe572cfd03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f4ba7d6d51a6fbd5407a74ed3d72f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eccd42a91aa8a67c304d9e35cf8eeb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cb79df1c0981b60adb7819d5efa51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8645b3c6c31631d67484af3a494ba83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5cedd225436785476c273a524a74b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3219509992f64f04602b5634e1f719414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de9e27d517b74c7c9b0e778490e51a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564397388c44f73019b5b744f25e9fcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cea64686eb811fcffb5797f10d489417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc06d0e298d492acac5d1d99cda5a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785edf46a5a65aad11700447780b6407419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260fba80857e7ba5d1a3cf9242aaf95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b250234803d61e3cff09e16077636ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5b202dd745b24bc0222ec15c409c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b24cdd054ebf802bbe99f52d9740b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805c8fd14a9f4ca04845ab6b4fb9eb4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25f9a88b480d683b293d2fc97acd2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77472506dc8942cccfba10d00f31675426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0af1a1fdde26b01c177609f61e706427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e0cf5182405ce22514af74b26b69d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954f349e6c0e846b87e9250020cc146429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17695f907f8d9b78d8b9e343b396a9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3903b21dc0029baf393883dc7aa02f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdf8e7a8217df221549113018b7feb432.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276c42ab6f3703ef89bc581ce2dd2211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac97bd089cbbe6fec7bfc23403dbb2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8050878c116a8fdaecd86d474eaad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a9f553805d983f75543d255eba7524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc329ded73a93a3969d868399c1f975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30652035d862d286b81645e53e44ee106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df033ff060ce13f021ccb21f157d377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4049abf39a370005b9a099b4d303548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809f300a0ed00d0874ee380119254199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee575e83ff617c25108dc7c31eae8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fe96212e9072e8f91ecd346bc393611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968ad31b7e9922ed2aead5975bd109912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa577df3368cf435a8f39fb45ef470513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e0bd2fd9387a028f01270d19701b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0c527470bc09f2d80194db5f8b7ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e70515e20c993243cd3bfb31aa64316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b2e1a32b0f463b8367fba3833ef3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d07eb88fb73bc70146b59b0382525a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcce281914212734525110c161ca16219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26d87f74dfead1221562f92c4c917320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a2f8872ab4ea6d12e09daf1a13a9921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1e56ee478dbf15605c7919df7f24d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff85c29adb002bf5d282f99eb0a4c5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9639161b54cb11db97b0065977cc5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec301c0408c1e40f492b9544bb0afe325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd9038d17271ee151ce8ddd986016e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5649a969e3e120c6cc47abc4bda5e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ef365634af596cb77579f2731ce2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e00a4f291b6aaf210d448bb44752f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c96b49c59cbb57ae42347d2f091cf430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02469e10baea5ae2526cefc26fe54f9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdee52195a4776d0034038a8947914532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd50061f9611329634a56d1c9eff21a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17301421054aa127ada8ad77e59f5ba134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79e969d1eed681b8f8146aca8804c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f6b62e4cd4e10af39fd3e7ab9e5f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe06c03f7c9fdff5abdba12eccf58237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff923fadbc3589387fd44c8429930a0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeb65138b5c8f51ffff82f3775c2ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ea3a22969ce2ad8bff22fcbe5fce140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3da0f6ed9a24f9fcb2b57829793c1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d7e3c479a9dc5d9a9a675cee826d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af425ae826c61017c5899b927b9083a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88fd908cb4da75fd5cdc8ebcb8e7fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d6a57fb3beacef1b80f3022afdf7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67cd0c32b62af0edcc9a14a35febb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578ac572c68b79425bdddd9d9a8116147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41e2afe9b5fcbd93b9a0ec77656da348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc368c9e846879c01763b06853a1b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacd4a471e41e748270649521160dc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eea109b32b695eb18e9be5d87a5f3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994f2dec9ed39d57e78129b43a4feb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532628de7bcbb3fdccd72a90aa2e0e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fc6b2da08c5ab1bcf6f9527d12ae354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c2b6f1dadfb4c6b6b44969feb0cda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bd45ac9deb39224afef798dfe5b3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c190e21c4aac33a8f958ac0c8c7c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584f8df5817f17c108bff757d3f8fa558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc61debbdef42f79cc9a2fa33f0f62059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe96129d8643ce3782acf6ede2b8ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2e8067be43d305456df74163231ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea66536227efbad165ad443235646762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad556525a1354916d2e3c6c292b45c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6434169e4a1f197be77e53c54437b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c36124300c2c5f97b30916f4117665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61a2668d0718412ec20a3aa11098d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a84439bf689965c50bb089c35d6f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216ba00276a87d1aa5f07a2d7b3aee368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccedfa521d0c7398ef6f2d5b69d74c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b9173472edf4dfead675273698ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c9cf85ca5f8b710d7898797b9c4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2cdbb78590863bae847040a671c4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f002bb215a2a5f338faa7d0ef2ace773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a8a1efa93ee0fbcb23f5bcf32809f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02156d3c7b44d80ee22054d1ba085ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925546dc377213745a6484e61f0f81b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb2416c6722204acc8c8832318922977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fc3ae1e699e5d40249f20846b816b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073e541b068372b71aee0daafb89b1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03fe947fd7947a95b0c5c0a671926580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cd5a5dab91ec5a7204c9a9a73ace381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267df8f7a19ebdf54488e8cb31f009c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e733d40e9a8870cf989ba04a37b9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9f73b80be9aa52782a77bb5aacecc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac266c8a2148313537f900b871cf3b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17532f7133549731e7e7a39966337586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc175a4b0913f9ab86395cc38ad451e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44854f4c05c490a82f9337267791126688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac39a4b99fe7f4f29702d3a17bbd5bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d03b8b3210f66fc376c0d094bf9d1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761529936081f0693cbf83df69a36ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a24035d115a973ccd40a93f06143d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7774a306f568dc2b111f91373008d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cdbd0c89ce5a3f1b0590f928e20d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a78963f9d8137fbfe8cacec28fb7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33929a19f035753460ada9ec2a8607b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cf4a1e2f9782610559d67d589d8cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbd450c348ec8a2d4f26e9e1198e2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394768f34bccbcb68cb31a22369c27599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a75a0b36fd83ec1652cedfbf87f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a2ff1759b5226b265eca5aa746e35101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d327aff9bf050ee2c8569501798c1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba55dc8db197b59e0b67ce9969342b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7a0607333b32dda88f92f9880d96b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f3b4d9f54d7d640d1d6309cd12c41105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ca91ef7a0e4091155bbedeb404448106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672c37f43f0f9438c6d7e8b9914200a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be2997556b94682b63519893a3e833108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2cf85a5bbab40b39298b0343d43e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6950f9d5fe56cdd9094e4eb052db4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94c63f6d8b6a05b3ac51ab67a21c55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2a0ad848493fe25518261e52db9ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49015854ce3b4c33e8ed06d298bf12a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20a2aa32401155b5d683b5c9f7c19e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b512377c8cec3a6991f30a002d5770115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f4e6ab182d4ed3bb5d2ff653b2b6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe648b1e5c2ad99d05fd462cf48ef14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c90f73e75f9e5abc608ba6c50bb0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f956d6ad4b3db25945cabd07c8f4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4fc275bc19f2de5372ec39eeddc69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6f2bcb8a16168cebbfc121cc06df0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684bc9b3753016bd3c8fbcaa72f06e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824282017bc761fa8230015da5c9c405123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474d14a1fa85d0fe46677a30f64155e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54716a9b52ebd260f069634f201c8a7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cd82bf0bf218abfbab68215524924126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92f9a6f7b845df34cf772e860a6faf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2e7fcff0deabb8a8ac401a75244c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480ae12ed85d4ed13027e3ec21bc7a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054da739b1f7e3ff2bfb7e153aec6812130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae58f30f72fa2bb54984783f87da648131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef6ac791842bc50eb146df1e22880132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe3480325546956762ffa0cc14abd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812700a18d6171303066ef754dd1f12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d77d2ade7f9f33d6eda3bf10be5ca3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eb172c448fece62c7dca71698e4a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ccefabee05d459b605dde75b5b583137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe977c898fc0c940ccbf82c9071dec4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dad97c81006325424d52c5e333880139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e021ac58ff6c6dbafc16795ae117f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852a9544c200e0d53dce2b298c1d47f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a915ba300d68bcd3d7ad4d03b1ebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42613bf593031c767c79afe2a3176262143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a506f2b53bea06e01f248726f0742144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c7f66b1c14a63c2e6e8ad7d6b77db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1149495fb6bf414ea12e1052f6f18a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21684b3371a3b619e1621151a4902e2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d274da5e78d1a3a1f72176f24b1e90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1e4d28114131a83950b70a33261a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecf11d7a4095d489adca86cef5423c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d2cba39d77e30f8019544ee4032df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e129e2484e45a5bc90b013cda8203152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e984871515e3c19985c8a5f7ba99d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a403a13daee5b7eda2d1bf05b8697154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d909bd1d643cb1fda323fcccdc07b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae45d24d58d386c02bada7e800b849156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe92d9a59fb8d1f6f7f4f465059af3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe486713c0299d9ff408530eae18260158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2845d6d64f03657b00e4911e25f1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6faa89df16afff356ac82c352eca0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdf6ece4630a2d7cef08dcf61028f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02319cc47485be16670c583231963f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1778717938d7a4f04d8c94d47096e5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314e4a414634816d9f8a51c74b159c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f073c04ac559482e519fc3a241988be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f154d4063bec5487301936cd99502c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7c42f49715e8698c67716e003f096167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd490e968ebb715926e993e039641c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aa10b16ea1036ef51444848dcc4f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132a24763fe4248fc35a7e7e4a489d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a59c69e71a2275ac507bd97fea79b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b00bf75c1d4d49e46b1b3f9114de3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53b9385398733aa2d2be60f63de5c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f194bb21dd2ced5f744690ef73504174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f72b32d30e45820bd1b59f964e3383175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff7e6933b6926568fb1f33cf957922176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e9eb1a70edce8c8686f15ab933c9d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836cde8aa7be089dfc8ecc748a1c921178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42330e9805f4e9bf51b0bbd1b9c9ce1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b8f6e9f3fa666f6f284c29fc7284180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0ac8a65cb7e557f783fd3cb5ec250181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a935c83d93613a1da41867e9c9a2fc0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f47ac0a419359c809a068a15ac6565183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d288a7301aca927d03e83fe7f59b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19612dcfeca88bfcaa7829166f9bf6fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa743fe705594dd633ff10862f676fdd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24212a3e01d3fab0cb5aa44b08a42d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48ca0bda7b2d61f34801071cb268ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81c1c107bce4b210556003032209eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4f83b2e2bd92ad09311b9ee97ee5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385365be53499b788a9713c96ce042191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80827894b832e5d7bc78b02c5f2c30b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4e5f466262b3da9893341d4dd6f21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b0795c07418cbb252970c3bf3fbb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064ec78df4af26f30f02d29177cb587195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db365b0046d3f6ca645de508b64e46196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55e05fc275de66d383110c2a0ef3a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd553a3363024d246d23390540ca000198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103e3e0e68e8c9c8ef68d0cf8121580199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b87ade35c9211734a201eb9f29553200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7460cd5fc70889c2cf8c5d261e4fff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c2d45347e985f98373d154a6533cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e84c963782ae659a028725b3dfc4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236c29318d958678cf219d6153bb74c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5548d78e9db91f99f06ddc15b8743205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72a2534e72490a8e4eb13eef25e248206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9edf387aff1c7f42d1e355c689040207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29678f652f5688513166ec94fb813f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842566d76cc75d475bdc4f89016d7b4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804435f3209647363d51cf60de2f0064210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09045d6f24a9def488fe4b58ad02c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59789a181ad83a18790d65ed4a2706f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677b1df09adbb438f83623967e5573e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad362506ba7f2df894f95e577e5a2950214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d94c04f666711c02908ea9e9f204e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98653aafa378e6861619f6f236290e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08f06cb0d655c6253485e332c86464217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661496a231132bad185fad2aa8d6a4c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fd700c644933877160feff6119975219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c6b3e3a0ea3dda7a6a79020c558e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322bb115a2e1727a6688f2e5813dc83221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cc31c3a6bbac62526131b1cd92918222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf7bda2c9ef8aab0066fac08e3b5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676155f459918c629f1f0b356c23307d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29283afb5344b09bda9bf6d89d67bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502eff0bc835fc8a1dac15a279efb7c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff448c150967f50f5867a370537056227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a285206eaa35fd93781bef58d35764a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d581c893eeb6d1ad82326ba5d6d72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c786ae186152620b30e37240fe4669a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64193bb8ea48d9bb31dc7f0059f597c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d54408f94ccc41339fec6cfa115b6f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35345399ea8e7f86bbaf4aaea88d7495233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66208b37e02a541a9d44dea257d1b1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc8a689faf7c5238be63d89d623211235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e40b1133708922cae60b235ccc4261236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d41a73aed1791106ace345b9c7fb99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b9faae1687e06d3300fc723bc0740238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf66cf3c8ceb1e8a75f98c59debb7e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f87e3ed0a3d0defede29e3e40f05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1d537bbc658da459d3c2edd9eebe4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff4308e32cd8c61b0db4072b355c6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221acbf2e5b14280b51b5a606ac3cc52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40bd8650a2a880370f7987a876d3c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00187226a621bcaab8d03aa03e4d8d95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b4eb703446f3104c9d198a27382c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1107c1fff888ed6bcf0655232ac679e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209855f16ff005c3ad73d03b2e3cb55a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f290014543831b33096548a0f713577249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429f39af9347c90f98b09246362ed4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eb2efe2af5a70a1ba48380498c5dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba6d9a1efa79897e0dab4adf598a31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea10dc3ec1b3e4480e1abed9afbb90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f05d6d67f5f17c65f427b014f1c546254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dbcdcf30753c01ccdb1827b6d555e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d794bcb0d3b2a8c58b1f5e1041a907256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a67de02c250d112bd502c27e29c8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e787370407d5635b627ef52ca0f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198dc2b35278a437a865aa56410c405259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ec8778d8a0375c2aee83a0c5f1043260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d2cfd5ed7418d23f1fc0608abbf8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c570fc4d961689ed6119e1780aaed76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba3b83890b82217f65ddf224e1450263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c3d8278a797eb47d012e090f43eeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91557fe311e28835041fca5f7f065f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accdb29bd03a1b75991dcbad519a56d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58032f18a37c0ec81e61146a1e1d36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d3b718c5c7800fbc60087726c640a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0b6408a07041b6a77138ffe876212269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52a3f785bd0bf6c4d66cf7369cdc6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934970012e1e6be3cd5c3cf24e18bf57271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c1dcd111c4fc773ab6d29a86fe866272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc06b81bbd98408c30b6975e9e4c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975687759a50f11841318d6e7229fa0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c995510047c4e3c44f8e8017096ffa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611285a1db156f61de7595c82f1be05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0938674b7490058b034d95681432054277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c97224231c6282a17e6b5f9e15b76f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15793c287367a5a81881d615fd3366f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b3e764d161bbf2fe3ff1050ac04d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bfd09fd8ffe618d6deaabbd351a1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e69d75a40756be9e1fa084241f6cfd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae7c3fcb7f0f1991fc369eacb6ca44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01771ab86ca4599be66e8eea33c676d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020b68cd6ec87221f0b64b3b10728e8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d47d81e187f257d7c83b443d53f4ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6951189462e0411bf4cae24dad4200f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a97f62943184805a1fefdfab9a031288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb631e9b3500f4c9007612c20b4c71f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88687d5bccfbf1091fd3fdf90c4ecfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686110cf729d2e48e2ba2d7d9dfad2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc1edbb88f5e81d31bd72bfb966816292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a35fd445871435865155c07c12682293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecfde0d8828e692064195954157716294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eb028806fc0512f7a121eb479f375295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fabe4363c214ed327a01d13e57d78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3dd01853e4a69a8c45401a19bf78b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb29c19c52aa6f8e6efcd7f2872ac2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc2bd8154decf175e48ecf2e74fe34299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4bc7f022338c17a73955372c2f152300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdd3e7cd5d56838381580977e973d2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b1030bbacaf70aa4d31ab4c17f619302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cbeb582965bbf33c46fe745a39d86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83904ef5f84726ef2be31893dca18a2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ff9f8ee77cff3accb82def5094107305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69477db239a27e7938a73c6e395323c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f22478cbaa5769f4bd344aded38092307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4469e0a55394455490d9f77b62c3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bd5bf875294c5bd0d0b3f81ed254a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a197ec82e5af9bc44cee184cd8075310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2d81facb1ae7c2b832db9d9ef8b8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2231cb3cb263679a4d377d182669ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4ed8deb5fb546c0915c417db62ed3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191815dd9489412acadd5371cd141b0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d674f908e3b03c865a8844a7ef19c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818a7c30252ad2b5aeb336d363df069316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d7f88f578dc85bd449e417812fb06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700101e4b9bfd9dd7ddc9ce27c239d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08ce93d2563cb5627a0867897e8fc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61f6da74dbf1cd3a64f7226d16aa89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb84ceb256c446e958f3ac6b5bd74a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3625ef537a7fe47018629ed17c3f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89287e37948a4375d26560347e21e16f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaee2e01cfd95d413771f9af7364aac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d708b3817a666641d731e8a43bc1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00321a6d531f39a1d4f89a502e2e6fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430b42be961970b2cec438d044e4b34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc58a74c24f80ed360adeff75e8a89c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a3c3cafedc59ce03a51a7e3304a4c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bc10c6ff883db17c98911e5bac126330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bacbb264eb622bf7b156692a3888f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878d7c94ab8e876edb3fefcc9d71896332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9041e13e49e5156a151103c2b4e97ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935bdde43651821bdc512bc3c212b57334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a1b7285c38ef5125c50ccdee434cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ef427f998edf05f612badcadd7ab8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aa10814488b80023a70b5aea24e69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9953cb55ec457585c4c3d10f7015fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adac43ead69489edbb428efdfc5bd2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b90bc0e778c524d39ee1d3b78480d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce0585813594b730b61686a7520ad7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb5d612ffe8f0f0210444f9caff9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104e2ad0c88026db6a40aed6869b283343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0272bfc5fc82c222efcf472e937455344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df109c888743ebefd347134384c04ca4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b1f1b1cc46db590aa9014e4029379346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d167a8a04599e6c4e4216812d0f27a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428d9a6fd46bf7f76bc9548858b8e30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aca7861c5f396cf1418410f33ab55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6546ae15de5e85433c0e0b227740e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99259a65145c97bd3a6695c648078e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6122ad07ac00508bd16c34b8eb2ae4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f682d2b11320a29fd0431d40aba76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f82d27c8002ac84ffef9cc4aa2a1ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463ed1529cd83e36c6b1d82907ccfd4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f448c96bb268af3b47c702fff0512356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceeb5361f2ed78220ffc8512764718357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e5ccebf8526d48adcd9ba1aa2d1d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b17d88f3f76204d730b8635f6ce7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05edf97896530fb29bdc260b663c567360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebcc840db30584316be24985886783361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed00683b43268de86e6b5884db30d4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d7d6e2fbcb9d77cd535c1e63b6d61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96ddac3430f961e9789096273ccef6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2fe006eaca2fc1038a9f1309d580e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac48d42d30758a31daa0469ea76bb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52241d39ca35c46d60e2937b30e5dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9e92ee567876530062f01b61de690368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6873cc1f293b7d36ca8ad62294271ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17498c411f0ce262b714c7be1ae2f8ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03631dd4e44a4093c892e1e90aa8fb8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7a2f4c751ba2cea464c1a1981a16d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246db5de371af384faaa766a1b93451373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070e6cbf5a04e365cd1840257ee164d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b84389e2f2e63090ca22f9ffccd93a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388963a3b5fb05e4cf5124f7e98b67a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f8e0fb4fbae5186337a1b55dc7951377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42596f6bf1d878c7d84225db9991d332378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b14b3078cff296dfe0f582356356d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53203ad57ab9a877743432f4f8185b95380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dbd17e47e75302fa1b1f8d1490150381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84656f031c49ddf7aa874e1b33e08c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c38a7975ebeaf1ce0617a2b391fe21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde144888199f75993fec3c4eba3c611384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7828a074cc531d320c14b2bedba5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4b90335f000a9a73cf6cca9ee1495386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a538019c3ef9dcefb96092b2ae957387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d470abd7c7d622fad923aeab2e74791388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e80f22762e8efe092381e317e25f3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791a0527911c59fbc644fd590746c6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dca6e42d5af786260e1ea243dfd552391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed89cc649ea858d13e8c5fe5ba6695392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cf9f2e7b120f37003f4e8012c309d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e3b842e9f0c3d04e94ce3f66a8ba3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272e6bab1d10ab79060a38c70e1733c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23accfa4f95617215c4879f0ee5bd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbd9b94ea6f6750de84732df975651397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e4eb5115c212a0003015e25fa2a77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c6238168b9b41673eb7fe3c5065c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749e57c3dc38dd52d88fa023630f106400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe9192ab7931bb6945e52ba53a6c67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2b3b6daa5620394f4f0a51eeeca75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9158395c7732d65ffb4e77a9e6c1fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a887650a5d1992dc34b6c7598b496404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32121d5f95fa446611900a4326a7f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfd3d9265e63d6b7ad7bb78dc4ebd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7674688d15139d5909b89a286681af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e29aff8e84861c6755a522b5caad2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba857bb75bdebf259150421aab2db182409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6d709cb3a88356a99e49715558835410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f362f9dc45706800157c78b240f25b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b2182d04266289b7eb7aa973a30f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acecd62a01e53e7507567841b450f9f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772743ba311c3ca1fcb00b8242424d1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b94b1c7b10a395999d684fce3a6ab9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efb9364954da1077c648e86cf4b15e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917a65eaac58b372cf8be8ddd86ce54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63e809404010bf2f74132856ec27db418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de1882cc16096f4f12138d7372cb33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b5a705c289dbc21b2aa2b940f1d4c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afb4ed19b5f6f34e4855e090a6100d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678f9894803cfe31a50b7540945be0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51de1b797807fcb9e4840ff1b10c08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6319a03ca7ef1898903321293c15d37424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0861da1715db247bc03bce66ea13b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3751c02eb6a80f44ead02b2b85eadee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30417dade55cda81c2c3defdafa08623427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc894b2891e6726a501a941c48655870428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33550923f91f7e49de8eff3bf16cf37f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9f36dcf4ca1fee35d9b9ff8235ba6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286fd66f753d4e4a4244b554a11a670431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744082d7b1017c0c138e3fd7d22245c5432.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>