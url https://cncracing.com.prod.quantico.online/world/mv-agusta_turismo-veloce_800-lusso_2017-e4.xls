--- v0 (2026-05-15)
+++ v1 (2026-05-16)
@@ -3034,51 +3034,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab893a62d2e2eb45450d7014b9b5e6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9712ef1e1b53d9111671a63774d7602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a196e28b05e17182b9026fa6a4afb243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b8ad65242615d74af0cdff7936bc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628825a6c394b2f781ac872b80ca4865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3b508e0e3a8a302a4de71895ff1dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9bddc0fc621e3ab1d281bedb369a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caff3e4dbbc58cf0d5323e07849aa48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7273e32409a76f29746dee7741fb719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd074e7fecd3093be0dc123a435ed110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534e13ff57bb66d416d3670810f737811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ea81b5125974bcae775ce3d5586be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316241a22057b2aa7ca71ca0ebe9f0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d9603f77722e463e6edb9f833ce8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9146900757fa4ee6d2a143d5772311615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c6a02207413469ebf27eb8438b60216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f55142c48a348254cda1990a2ac1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660792bf351ec71f881229bc13400b4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc80a7e713a74d183987f303fa591419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4327ad693f9b30b0b58e274cc91cffe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee587ea25217ed51e1283f546b130b0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da025d1253d8e714d3345ac97f101c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d10c2cdd4dc1a7a6f1e207748657ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a084284f83ec5a962ad8a0c601d8f4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539638343b5af92357e81f94d0982a0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de1d53beba862e5e13fbaf255437b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b09fb1a129d93c1d7d4ff2ca2108027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47f7b50b814694507a2f859ab632a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae68baafd289855b717dafd9f2106329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442b0455d3db370147321f36fd895e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fd89c397588e5885f6b992d77529b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6c230d8ac64a4d80897ec8bc68fa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32898a4b3dacc32671a83828030f04a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed485f24a2974064a7bf182ef9ea6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a6d04e5981311a77ac81cdf51198635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97423208c0426b0c68fea02288192b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679989f501adf80b57220797b4dfccd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66db9a23e6f737c2bc6ec86e2d133238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64f02ef5134dfcb2b19da1ed43a39139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed57bc117018b6ec865a6a1692101c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe782409636f8e9936b286629c0fc1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda35fc4a7e898c70d0be5b2eb48a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f1d0817dd07be64a371c12d865b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb63852f02581b3c74015970b6035b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ece12b99a06959fdf4fdbd542effd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e427bd84ec5e422d6773343e21da6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5e9f7ced2413d506a9984be604d9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754df04fb46702440942b2cec11ac01a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f92d9364b038916eb758678f0ce5a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bcec881658eccdfed071e442839bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0cded3b632d16160d0c78eac4095651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700c5bf0d43da6075e6077441731b9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adac6f6e321ddb234dd60f7fa6be29153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7315601391a05acae2f35649ce2562354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0181597ecad5120ed08bf3da409d93655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b9d2849a886797fcf420b12f38d3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba365c56abca6f618ae2728dc1ccde4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc359e8ea051e88bf2b36811150ba058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d666227e8c195f3866cc5d61dfa22659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb275654e1ceeebb1cae56397a7672e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0efbd4b6a0f6081732bba27e8a692e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2489f26b4a406649c3dcc1d5f019462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa236e0805992b4968dc39c796400363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc11c109b4410bcb3010aadb583bb4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276d691c27dbcedc9315f86a9a3b78465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae374dca873081cdbad6b0f899ec81766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfb347c2893faf9dc88dd582344c6467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a9c06cc4fae8ba45ddf17d0e9d6e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa28742058525491e59414f8529a19c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81438341520597454d5eea6d57b33970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292fcb23cc69d48c8b1cba18b92cbc471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439ff34521dd935a759f5e72c65d5f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4eb34deb854cdcc67845ed7137a7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d325896ec90263bdc859e0705965c2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f542582d43d767f161fb0502a0786d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a5ed7687f42afb02ed037ed38784176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffad7089ef728ccd36ed3433fbad1f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11899a1bdb32ed3c23fca658645a748d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c3478199ff885d31a8a522c76058879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a751ac90118e582fcd3082929de4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3c215b023f0dfd30f1480edd9e06281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6a37dd752cac754d35ba832ab6b6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7f4580d882b71f3a50a6d60b1a00083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e22581a5f00020fcdfc091ef376af984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6ffd4a75fc2a65c911127dd8ddc5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d173a1cd9f479838fb73794ebf120a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a529db57e4c2cf21947a428b2d285787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa6d1aacf4f855dec9d0b346c1354488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65d7c355e29bb022537d643913d2a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03831e918476cca6963c4d86d4f501cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbffa235cc8117405bf00744abd4d37991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa17feabe180a5b75baabc1107a94992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4619356f1ae60b11a7ad208432bdb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f6d3db84587c39fe0e84442679dda94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd6225d8ccd321d7d9eeff78699e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca4d9f6f56eb376a638f49450fa07e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f93c084883127f3e7b2f8407be11797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61979a4e64aa386ae39c4774a7b62098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36aaeff0c6a1dd05eb3a0100e42a1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e53c4bfe3b6a6749efab9d8b7d8c53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f384dbff1cf2d4f6fd9c23b08163965101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d757f94189b29353d458d8d8df928102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f3cfbadf3fa878c5a286e8afd7ceb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d723431cf9801ea61c72778c9ac2e87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07099ae7008deb7eaddb51c0bbb964105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e303038cacaae981df36a14838a24c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624d223581656951f4662729b2a9298107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85643bfddae9d1dc478953f16149d4fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f1d049b0a5deacc011d3053f5acc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a1a17397c94e98bc57a6594958735110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283e8e6aa7876ea530ad1c0bd360ed2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78871b9eea9b8d8bd33912e36997c5f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af3f0d1e416e60e9a00271a8c219f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddb9553528459ecca2095c7cfbccd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2595683e1c1527a9e0ed30d8ba610b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abebe7308b093d5f668b0ee2e037ddf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917f9c184a2ec2a60379d36176d4ade117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e82ae589e724af67c40dfe3887056118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f2f29cbb4ae52539d348165eaa86e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fefe368c4098814d916ea28bc53ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ae5d975620601d6bcf43c499d6ea4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38610aa7f2e42c032ac7d4fd25f681122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b68f829426f185bc1a6e687f9764123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d17a3ee9805fd4c1763d4d6373287124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff8e4b18fcb80daf506940e5b7022a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c567f7d57073b1654d8edb714e34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701eb0a7cebdfd4ca9383f0ab21d3996127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde01c56e050081b07495f3f6e98d1e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf54ef76d2cc578dbace4ff3dcee930129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00d9b91cfd3a0fa3e540d5956911c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e79472222408e3f297548e446ede6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04ea23cfe1b00dd81117b3575537bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df4f89a80abcfa9deb94b8b231d33e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd9077756c0c8fb7317e3b498724c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6119b97a7feaf0f3b08f591aa3d47b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d5cce009c7b44efd6b4b04aa8ad1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ad920360741085096068da07e2890137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a79889a7d6a60e56e3a7d3a050401c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89540bc3666ca6c70cc77b5c47809a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e6aacd4bc90eaf6d9733b2f5bf7e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108118f5b91053feeafd1fc018936ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6917d502dc4ee60e21a904c982f5179142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c160d739829732a0a6d575ffb2d6eae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0461f3e6b8d891ea0b2e7f4d8b1bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f3a4de362db4d2bb7aad70a05d0a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453f1a86400a042a93cf703b185f6d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3e518e41f7faabf2601894f4d521f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047011becb426d076fe9157b90cc5970148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e272e44afdc70c2cb45ee5e798cd03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a17acd1b8909a0a72e5b34f89a91a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194edafe062e0348031be6df488da12151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275da36a99385a5d4f29879cd304e738152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e1928ecc43512ce32897d87fcf68c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603777f48d97eaa52c6652991d6e365f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5f0f2fc2a61fd1dc8e9d5744f38a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80876e76a77f799485605ca7e2cb6a47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948653ecd9a4e9da4f649df8a3bac5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717bd42320b19566bdf32c7b2da4fa2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04a2d61248aa8c605425db636c60b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea33d6fab810605866c6da391537bd3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8471c1137a7689b4a505bb5bbadf8c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df0922ba1d73e16c63d7fb478eedc2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dbf828f147e2c16cf886522944c39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ebeb9ae5a7d4afe1d2baeb9bd23aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47b59fe48dafd8c7ac5fe53b69b62e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c2a88c93019ecd66d232afc68f450166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf0327667e656f48060792591d9e74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b516a671999b464e713a70011dc9b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ac61331366c683f83a237b470249e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695872a11b6c8e22aab4388e08334bbc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1611a6bea1e172ffec47ebe79ac5b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea6bd28fbbd9f38ba76e7f93e70a36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a4240abb5a2ad5c85ac967bb60209173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf08768f850df24a4128ea3f77d9df9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700ab9638d57b512e8c9202748ea98d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81e76ff3a23f5fdccaf64df0431941176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f56d0d3406ac7250505d53d2d2176177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014363068fb829e1ea1208b6885f082c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015de30a564103fa7ad73820a0704c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c82064b327dbbd776d561828e07fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f514a3e7644219aa4df016b63cf64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f99c14a69b528adcd33d6ffcee513d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210f181364efde76ce90ff03d547a53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c178e3bf5f8711baa4971d557054ad2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f7d9597aea89e9f8fbf21ffcea878185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03629403d016f19dbb20205f2155ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd3d01a746e8254abc2d0f061af913187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592247080088afdefd073283fd1b9bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373371289b5817f27180ba3b1ce294e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb5d4d171781ad7269e5021569916c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6a4e5617c06f96704ed374c62342d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016b750673924526bea4e57538e66f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c91f34c41a5f696ae84b7f8351c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c989474829110988cbaa7e1e9c6b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b8f0ca02fb6ce8e23a715e22de1cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0f32f5c99051c42b4e986021071c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cdb5159cf04062f1f537a39d1f4ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f198d02fee025f7bb2d8b129198b59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47190c9f2dddc87dd222da0c58321b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df139f1e125904ba4971f175ff7b6b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6d5429a28b3669140d90039f3e55f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0539d2f857c6890ce5d5f42a0433c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10f898907483a58d8f71b4c90f73fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387940180a7462750bf2d1b928bb12aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e838a660baf2eb80bac34a9851b55f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed976cdcc20f3d94135add799811e73c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63be837b9bf4f513263bf9dc3151489207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a22d8bcdaade95fe64576904ce7d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b11d6f9c687be4ced5e6e4e25d7838209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be21c6a714656cff1f02a660cff540e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b51ca0eb2558e8195a82b8af330791211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04531fe1ff0f17c09227e9770722cb31212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e4106a9d89b1e5da04a00e8111368213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5ff9c66592a53dc7fbf3d8faa6492214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dadc5da769a15a336d63739f6149cf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540021ca9b3c592401193f0d45ee0262216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bf070886f46e903c7f68a63e53820217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9fe5713fe948bd1456cf52883e017218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837312a02185556f4f639333ac074e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d819a68be75c64aa8b7e7bc954853e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e562243d50bddb0acf69ee264c9b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f7d4e003e01742f55cdee93048f78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168f43f5276c60a9482dea9ea004982223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d828c85368902225d66fbd75defed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4adbc37113e68532a288f9fbdd3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773a1d953c94269448bab885d578a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173401d9093a72e6c2831ef1e514c2d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21951001e26b5806c830148160e7aa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff56260fac4974883c7a1f278c8bbaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f4c710f61ac24ca29419da7963d0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917246b8d9b7c4624605d31f751ab34231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b972d94bfff9c46bb3ef8c0214f618232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48056d0f1a0bfcdc04b128f522fc1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e255f242d11840a8a0a378035add320234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cb5de19a727f58420066080a81545235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e125ef7b3b55a05fadaf900807bd24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2c72b0a871cf4eae9be7da18476b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd043f0bd912aeec8caa313154835e4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19c3692740018a5a66414255a22e10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bc9f2e9d0ef8495bfd0cf934f4fd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4653a693edfb48943dafb4f36e24d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76507d5f866f580a9100cd554693b5c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd481df28df66b8d0cbbdfd6e2e566243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cc506ba430b5c39594cbb038ea221244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499aed521f96e512898ff601fd6732e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb140982b508d369c49c86e166e7ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d181cc187393d2dad0ae5e6160575247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab99321f55a0774f1325b2b1de6351248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020e21dd61f13d7020a84276b7f489a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b59f19e45b81fba1b4d92176781bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ba737457adee80bc3b693c0169ba2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e07bc2c2f4d6b60b6814c2476577c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bded7a5b8cf4b3066cd705529cc462253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c55a0de79c1e8f007347d748fe759254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4036e34926a921409f1bfe205beee76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1948fc23b412ba00f81b191c37569256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c00c485a35efc1b99d1e32807079b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a7ce1495538b9c0211bc30140caee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238625b4f7dbf36603c21e96523fa2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca75282f28c761fa854b3fa568ead13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfb65ed62238f133701929c8142dc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41bc4eb68edacac4f16aa832958bae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611bead8eb0e9b1d21a505f0b70dc46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2fba131e9148669d104d6d5677544264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b269f36dd28dedcd2783075b3d687265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2006fea5842f46bff4f74db005b140f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1f7d04d5901f48e991fee370dd379267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fe9267e6a3ccf6a3b0e6d16d94fbc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3d33a1053296a9ca05978b6f76a11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebdd196eed34cd7156c35e3535cc91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e02955411b9d56863c5574bdfdd70f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa3f4d49eb421ad2bcf2e67c10495b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ff2fdc64d1e5178e97e498d2fa214273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e49578f69bd247e48c06d545ce8fc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2622d7265ecdc02845c962a7d9c6ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de15b82f8ba8af34f9378eff069b20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c27d6762182bd68abb6fd546ae497277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b365e1e86c2a76cfa40333fa41b60b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6d788241a7ab7604b376c3bb2542e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a7b6dcc27474caadb9189ea795ab4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532efe1bc892aa4961bfeef67cb46c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585e30fb8480b07181e57ee6e41585c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5facd04a72fe9dad0d5d7aa511ab42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7fa0dd6ce6591d7a5b5f39ddabbdf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e42e276ecfacaf82a0a24810c95472285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f17cee993aec7c3e07543d62448f1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94dd35865b302c8d8b895bc44f67ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d30e302c4fbb2a0106c916097a071288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02084924ddeeb0e39014f485fedfee29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab85bff2725edb75c519076fd87572290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461323cfd462bc96e9fd32aafa09029291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576ef9902d112f2e693f9ef3799beb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea83385baae609d6ba30f0cd1d0d56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3b0e8e798a26d0c6875d71088d7bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001db01f40a1ea081f6035b272b099bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e5da97caefdc015000a93894cc9de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa0219f08a03847d6a1c80ea56979d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eeb76a050a42b471c9203773dc98fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d54dd31a190e4040e04f87f84ec5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb715751e102484e9b11c0f010365a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690f8489646fbcad44a04a701a58abb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fce125944593dfa44eb1be8e6c490302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ca56dbc6e2e3c202956ff6db36aa1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6a74f434951b943cdf11608b40d45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2644db0f90239a24779de4cd05f79d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc66b8906edc4a731410623b8260167306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5009b0c3d572d7a61b8a5489bd9fef7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e57853f5dd4de9d7a0e1ba564fe04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc8c8019d3e5f351c356ad8fe49fcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277481fadb88360535902ba6c4cf64c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e92d385a097c13a4f4c7478a2c9e90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf347585fb9d11287dc29eb4c91ed46a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f524154629bae800a84eaeb59ff9c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0123a67f2fabf7f3d0bc30d461074314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a9f6b6cbd056199eea77b9d9fd995315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0505dc4d87f61eab67cb876168cea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78454fdd63c68fca055c59cfb20b8c82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b53329ea1d34748a7e88d68a8067d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceca7d30b861548bcefb362369db174319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613501426cfe4a6ac7deb70ad0fcd80c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a753e086b59ae596d1083ad4165423321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44303f61e458cece1336f674af5cab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b14052434832fb84ef11e9c37a34b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8b2232b879c5f1b5003b146838990324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed90145f64309773b966732e8a129ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12766a9e2552682c0662996ad039e24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef4c65522f5b950dc67549d8036775327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff39c0a43fd05f001e73d7d5a27f0b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecad7e608b12bea2e6eceb50ea6ea0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91ade1b5d8902f043813f283781893330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa0d3ce6b29e1f512c2fe4957551f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013d97a1c67a87cbdbea9a2f2921378332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a336b3e7abe7dccf2f32002097168333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963c30f9f7ff8964112b7f0771da229334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97ff011670c2b806cc19e67e665be4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbf59cae49c9d80b5a44e60768601c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a7faf9680dd2d86a98e930bf79592337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bd0392fe04a271a70fd5d22d2feed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e413468c9123fa3affc7340c7840e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259af8a2e566d828d6a9ae516757895f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc605f0b6f32d07eeb21ce63c46e508341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d8a3ae15c7919b5cac298aac2f90d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c26462b8aff1e09a9298fa64352b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9f48862105efe2ec3ef382841eef3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa0ed0cc414bb3a697c871808bccec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f55986c0ccb8fba0d4a4831985a6cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f624284ac84b4fe42b5417f03abbe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9b1e5929a7772015fc21c232fd501348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bda1430292dd2bb36942187224fca3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffe6bc66cd2e2917cf654144b9fa36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c689d529741e64adcdb0d73c8760d15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90742c95e31f1527f902d91c74a399352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe77b6436a9ed8a233090c39ea7975353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534ffd394c159e113037e5e290f385354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fa50903003540e187be866f89ca60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a027d5b4e8d2a6fb21c06320a02cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268a3bda070bd702816cccbc5296a60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e08711cd036c96c20f772bf21cd90d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28212e44885d50eb0acefc2e53b840c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c32ad058c1ab78caa1785b8cf2a5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012d130e30b8bdbe72d2712e5c4c180361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490ceaf1caf967f49a1ef6d319b5e09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b112d964faa7a0c06dcfbbf3b8258a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a785b0549c20a33de59483c680908364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905f66fece471c45130b1515494ff54365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67939b3bc01344dba74842be7916d46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbea95023b436996f52847a7cb866ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ca5188361efdd00b7b5174cf577a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b1675f9f371c0c378b97a247534c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f431e6f8cd840b671e8badc199d5d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f083387706a2aebf4b486f0d0fac1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e09bb1df082e7b6942f5b66600d01e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9737e27b8c27fbe036efce82ecc7e6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254fc95825550ed272a2c575829914a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37faab27aced911c2a084d4db9eaf7c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ab6fdc3f5f8b9ee45db27c1c2faf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6b998c22b7bc793fae9041a58c094377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f100bab71096b4468a4a4105114f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b53c55a23d42dc60057792fcc8136379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293fd0462b2f64970475954737db8d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb5235d8c20f6bce3268524027c0b2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85e942b27e59ea2097080a57b00549382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b76c9c10608f92cb958e1c8d0df16d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97b2c8f91e1918f52e03498588c383384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7ea5723cc5d31eddf2e965901ab68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d5cb7c89cf7e74a9d0805ab9a0751386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edffcc35546da9752c4966bf4e97b68387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86bbdd548466a032b1190bf5d7d5426388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe18517198a554702c490a4003b732f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610fd9c6976a1167849727dd4c86113390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad10481b8a5f2810b6fee0d2870c99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e98860a51c5b299e703431273cf047392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa8a4fdecf8de76b00159e91f9c251393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f4a6ec75797e388d4ea55e6360a1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a806ef6c89783bebaf67e5b761d2a0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39697d6b6a9215604bd3b8ae272551b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ceec382cbf03c31d98b9cbd29eedb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d12cb4b1cab2506fd421b9daae457398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4b3e83fc514cdd44bab71480512a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0450887a47fa78775686219930f478400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232fbcddbb5bdf83f08e33a08a74020401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5759850dd11d58d714bd46c1b87891f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3e175a9d5cf21ff20c48c0a74ff86403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20b451213f88b08ad8bf39acd587c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2ba9bb18faf76e47e4b7a443a244e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47f5f6f5b66f08d1e3b222ff7d7864406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd8346745427f1865a395cf952ea12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81645ebaa4638db368b1ba47cfc24622408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d57f032569c5682adfc822ed10a54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db841d5ad68b47ae97318c19fdc7867410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008db6dea2d3ef274e72fcc6c56eccd1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d494d04c8a54ce6ff2dacf209596412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe00484ebec301d0aac6010d3f4822413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c279fde6bc3ac26040fb60d8009ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98c918e7ce5bab9c82ed6350ed2510415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc1560fac90452b785e6fbd94ea6d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98b756e0bf404f80ee37948d63d3cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae70c9bdeac7435d5dcc6d82d27dbdc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34b82edc4f29c626185853bea89172419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9bab041ba5c5d2607b39076e0c42b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9b65088e67383d36833e2c7f83772421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af891970087596d5d20cb43611849572422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b4884df0f0efb70cb6147b497c535423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3dbce16096fe7006a0b3c396a29ab7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fd2fadd52d9de1c8525b350004b8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c764a0f0b5e0913d89a2cb2097a90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51872be2c92ce0a47ca659268d2e82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf96a26b5c393c4205e37e8e6843ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80870db36403c508606a7e2e65934b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc96361954396dc04a4d12e15b8f96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd1b2a80a2d8bfdfa75b7e2b354af2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb7c426fdd2c2ab45c5ab43d7d8a21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1403427a7522fb50e146586baba63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8705fe50acd62242a0df9aa96e69d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b333fcc4557943e007cb653f37bf9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a76e2803fbe45833c04b34e6d4d49436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478afb670c8400120c49e668a684946d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b7597fedae80db3825fe84c314fa4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71807c728d9fd7a7f20604b7fef2ac6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b190f4e1bdc5f2a9f36c82bbe5b9439440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365317c43f60dceccfddf60ddd6a5a03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2575e315b280c9c88e3c6cd6b178d06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea648e5a08f1abccbfb97feccbe6d497443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1da8485379ccad02d7b3994229e630444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad24f2e419eccecc2807940141c498445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1fa17c80f9d1c1d1b528e7f607d9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050a2e85ceeba78574d0e44228c3f4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc6784e6f194613649bebc48ddf21f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd05162d9ac26eb81bc708c9e879b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d4635a2869899f6ed94739dc0d248450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3067514cca296920b8a2fd439718f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754cd1ea140b3948c891cefea9040ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421a83742b348dc710eed291f2cc9f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e51682f23a042a78179ff832e75e4f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b822d0ed8cc7a91abf13955169e5611455.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a0072375720ea1578fefffd7233eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36fe781b23b122732bba4044aba3f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce83e1ed2f90409f20db760ac6b1643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d2322864d64ed4b420b7fc2b40ff64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24674ea7cb48d2aed06cf49749849c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee5ef19aeb77c98aad9c6d19ebe7036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f30c4410214feaabdce20260eb8217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7f24da0464e3d0e58ea4be6dcd3ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe65a7ce3e240b5917d0578272437b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309056f7d448a8257cde13283d0fb9c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40475fcda5b6fa60b2c3d311289bd91c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ddfe9ebbf1bc51c72bffa87e9518012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f33a367699fbde4212cf01943789ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36416ffe2e9d3e9f04ecaea75924f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f46dd5000265e8a5373703cb50f32015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c160d661006eaec27546c910d132c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d9cec7a51d8c5b748ec6c271e862d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755548735d8768c484a7d2fd0555950018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08745ea7e2c90c60b101a1a5f8e67ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eadcf094bd4db989b231f1a2710a3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d124713f45ab8b45ac5b0fe6cdcaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e6d11b1c3ff7767a1d7ba2257e1ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0406177a2602ec8eee2e8c52b945ce123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2379006ad3c9ef825d2751426957cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7012dc20ee10f7e8de501609dc8b96725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7a820d32d88470265415eb715d53c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3213c829654fed933649205042530127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9019d1ebe4dde2ccb1f88864b54719728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6557169f9ebff3959b5d02c391b4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e165b103612ceec681424fce1721330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d7c2fe57bd9a88e38e71bff3c5bca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546a3a5076319353e005c38ad7c65d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fb3a926849e0af48a8919170e781e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bba5dc67468a20eac4224517beb5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e8f35bfba4ae8a0f4a3e113a0062135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfecd189a3c4e158a78d14ae5b3b4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb73f2725d36bb576d69c1d3cedf237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb281a758f997dca9689db138b30ad138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f86cf06d4feb4e54552b58f5663c3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b38ec246f1c2ad0fee56e944e303740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92602ab4ac8d7e3f70dc155595d493d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7385d0b52d757d828c3e30a44a64942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48d00605c07f52d9c7b76e3caf0dbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3c77f54434d8a24756486d0d3324f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bcc9a8f4173304c82c9e2a867664b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b08b2b02ee2c2dc1380c44996435f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cccd153401db44c1cac61fac8c7d147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab34ca8b1619884ecdef1c07136db648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939012657ba5e623a27127541bf903f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe3247a51eecd7f81159f73eabe7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476ff002ddbe0716b9f8f163dc009c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fab27c7d920038527c712aa43ff4c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ccca71284453cc075c22dfc3649e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c165d0eb9e1a69ce547a7568bfd171954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d19780a6f1ff99b7e2070dc5b41af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daddea407edebb288fed0644d24b1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a8d29af692b3324ced486dd5cf95c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc93d623aa2c1ece62155c856fed5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6931729f7d264d26e2d3fc0de740059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e8915afc91d7ec9a3ae81be799a2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091a562b15eb2af8ed10b1f6743af9061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0a23d7be342d83d5530e19531f5fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa0a188d4120a1853cdc3038e5b30263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ae14bc268478e8cccc236263ff2fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccde787b6d8b8d1807f63f74a9eeb265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb348dbb031cc5e0cce20829e075dda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05db34fa9db0f6c4c78fa153e0131767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d408d15fb360bbecba1b2d205063e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dedc70043078f190a79ac0278473f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8129072f4537d69f378db4537d62ed470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485886bd2c4e4e28251947f1225ea2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00feb92e1eb559a5acb890b67951b7d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d61b6bb5d8ce3e3199e05ef8e6bf573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21cdbf85ceef37cecb32beb233fe8e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1975e8af22096d41473e9c87e734f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5c6bc82b5f32622cacf0a52ab372176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed279f88fa2007d72cb338ed85ebbc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8844e358db0e7df626b8fdd6ee93c8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30881c64ac8166c5a76b0beebda0a36a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6c3687dc0695de772bd27c4c3c1e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e999573ba709c6cb8672e12b4409481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab4526e9ba735bb4235fca3517837a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda656106e4dabc61f243aaa4b88e9cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8a7874abb980b3f27c77bea26dde284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9758e740cb0a1e853470e2b8d109185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe981f8b3d09a4feab6a6c6c5282ad886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29f5da301edaff98f0d4eba0b4a9ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732d618e3a37e40061f28d85e24906e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420a878f3ec14d55b3c85580deac28889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf998cfff338c08152d07dbe5ca2dd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc3530a9bfbe4ae57b5a70bd65dc0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fd55f8933f1747118b157d97cb05592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98f06c39c6c52f1b3f15956e0f762b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbf80ac4fe15315f5abf26e66c081394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ce31dfc834314813f59eaef9000395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dd9268a6ff000c3447c541c40ede096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8dc0ffcf58e3067ab4b3743d9d12d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722089a5ee1c201902858fcde37594d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf08a76d724ae8c3652782e3b738699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80660a7299363565efd2830018c735100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff465c8eaa3c8638b4211f98fc096bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdcc617d05772263afdb1ea4d06105102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f20c87bf99078df4afb74ab2c4c602103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46661064752e7686c8cb7f75753a27d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848df766baf9c81056c61a2045866054105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aba34e9a039d37f9806124f87476f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20654065338ae02c031949a3ef06ca43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1901710f10ee0cd1484770a0d4245108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587c8caa3cec087c2e5069879c9c22f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7951421b861db3d648367cb2f451108110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc9ead364dcd71338cd2be5f0ddd19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996761765d6467b304465a6b9c49f77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c475a8381e9d6947cce3b7e4a6657113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35472476b77b847bcff1a74e864933d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf0d03f7c5ad2e5e61305d8c3ddc75115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbe8a08b5d90de408e9051819486e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6663475d44edcea9d1addfee6e15c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89902990650146fceac8bc41429987a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552bdecbe0346f60f977b4329faf9c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8521a66906e1975aba9460aae4a550120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd6343c69db41e6327d9f3197ac3a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f432963ddd8dcec0c87cc4d91287d91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dbc6278439d31ad3c13f1e1dce3c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015bb4c6dbab45defc383a7b85912f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da458ec351e7f41de1887fbbe4748016125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80325582332692ce8aad7fd09697dac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642812542878a55d1ec08610673f3377127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d71bb17f71acf5c1e7dad8fa052e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8235c10f31461745c12b4d2db605a77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339eda0867b88a59a85ddd4165eda9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b5541aa18a90490c9742066b0adb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4971d6178c757e1914f2dea1637aae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da2185c925dff063bddf34c0f1f1b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d06863446bb3fcae84c83f851a33f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3ebb83cc4a74d3b40ec0f7c56647135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d1b9fb5c67e785e1a9faebf3b2399136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717ebdefc4cdd761e727f4f91282121137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13c21e6916922f8c405c0aff1cd61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237befcb2ef6677fea763589c2decdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c5d18d89da398fed8f5a04eed2a62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277f0b34f2c3c0a6cabf77378f299ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65427725f7e81084615e8ac287abec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ce38da8c1778de9fd1ed644785182143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037bcdc6efdc04ccf99798c3447d8d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cd3a3feeecc06de996a1a0868735b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41524d9fdd53323067e827eb1e0df884146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671303594fc688c1a80eae696fe361c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172981283c8e851318aa75fc5246872148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c63a6d5883b36f2789b86cef63ddf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d6a85147360ce955baf7b0541d04d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ca1f7f52345aaae4125ef0606530e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13c9f61f38c67d4646422375a349a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa50e60039c3e86d80c3c970625c96153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761aa9aedb5388cada8bd45336b5487154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd752930628b021a5f664ddec1dea0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9555cfdf8126301671a4563b66fd530156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804a6c404fcb798d07c5a815093e3b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c48049e4e3710485e94037d02b02e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7202ae9881dd72637c59877eb83ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68037020e4fc848a646f712d3201af4f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd72bab2ae2ae10514c5d79c2dfd1b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb77eb02312b28141616be9fa21817162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05334d69a1b301e1ac4ff6f96a99dbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94236cde425cbe4257df6a01de5b2d67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cfee21cbae8f341b23348a38356c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0efe0fe5980efd7a090836a9815deb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4667162ee9a86eb15b3d5186c5f85f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77378b9a5b8cb3c3c9e7a8c3b6ff974168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c0d6ea64a05e21d0d599a6bf90c69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397eeb8578c1bb933a3b053f79d72ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897ffc57f53133c96702b77ccce7dd2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b7f1bd28674cf8174f34c69ea41e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236249520da387b7d8ea8b01932228c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26857ee4f8d38ebce12ba245e49716174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd893f62dd6cc30020e6017e0032e144175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8d7c5d06bd389e5b88e301dfafc7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9f151a43e3d84f8fb81f809a92289177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba468303de56539722790cbf181f77178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f8940b49cc010910f5354f6251ddf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0c53bbedc349be3fec2a9402a9fcd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aa4cad6afffe5cc9f4eee63d9681a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048e7d9d6f42244c1a4101b06c64043182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06cf0beb9d9178fe63c7c92b34a0fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9f6d47dcd624296dada90ff60e9fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df703e2c3e0b829838d617eb2c43c5ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c85b0fc8bdf94175509dde0295d950186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717a0852673e07f1960bb793357470b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc801ac246b98bd04632f935870aa84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0266e9b9470660cbf0b20aac12ce2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64989c82b492d06e2debe1e55e22bed0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96111c3b29d59c422b13ca75e8d65f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c97c6390a6143f3b6011b19fa176f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e36783853ebb4f9c6300e30c95686193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4e56e67d14522692fd1ed22f8290b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e13f143953e444a1aab231673814aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48ed80cf5031a2ffd3471864636663196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeebf1064ef92404f5d0b4871865b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729aa802d023286558f694e7b1c98c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e45b4017c7d6f885a5fc478ee56de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc360aeae21bc27461eb05dad5b6f0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8a62bfc6491d5e36fbc43799eabfd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dafe98ddd66f7106886a3a6d4ef32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0544eda7830bc63c2b4fc4a3a14f878203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37064adf752b40a9b6080bf234365c79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdf13024513b6c2ac15f38bbabceb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cb2511126f00631844848d2d3e2ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2327e3cfea6fcd330c1c6a66fc8256207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73850e932025ade69c1c713d00b130ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05361604e37c29cd8804291bb571cc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a868db0c0890ced75d072ecb01289210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f069a345912a266840310230a830a19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298208f3a261a7f6bdf50f76479207bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e526cc712319720139d02d83870052c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9df4727aaaaca75bdf282c5b0a10a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f83bdc78635ba767ac3efe3005d90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1ffc4688d5dbf3b6fe07f598fbed0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1df70982583af092050a2b1da0bec217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a69d0794786ffb283bd021a39df8ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf8f7bbcf1520fc23e95471e8457e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cd070f60445b013f842fa6246f0be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd741adbb5d7c9b72cbfc11df369e32d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7d68c6dc2b9efefb0e4b68ae81974222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573505f511cb0fb02c89deab58223e8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8168ad349a5c40d2c14537fa112563224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07116b145457d358af06a0a90252b0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6a0e728b3679d4ae7413b01a60aaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9504ed73c0f7b4394095ac24c01374227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640e822f222e787b87875882687ef18228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e80cc640f91c64a57fa20808627bdf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1368b0962c53406989f1dc9cca0c9df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ee96a8c4185e4e614633e76801468231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d4356a7be9468f2779975a29392a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf56429e68da80075062d3befa540e6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59f832b2f479d9148c8f2703544e08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24e440eb679b081fb733c7085a7318235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982bb860f1d600ae9f1a4f3ccdc0642236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f851a57de0cf7b79f289c166dfde4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f5496827a022c08d5ddf55fa8c418238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb222117f8c75bfd1dcc2aff3c2dd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753151cdec8836eefdb944d671604c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2eef7a35a411d39fd997cc73a57cd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d65e741117d6948449fc6feff180a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44837a7ecd08fb80d9a7f9243f97b4d4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08415e46b6319a74ba375ab44b034a33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37b9e210eea830f2f2a599cbb56b9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59caf6426f9721e0d8b4f840234a43fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194427fa57fbfbaf64517dd5f40c4dcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c109440592932610ad5709894d4afc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6bd4873974cfcd8a1e881fdb77b76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f4b9acd6ad5e03b26f014def9ed63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc99439d382cf0be725f9a30d2b89c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce222476a4d287c376109e4019edc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f3c98a2fcf68a3109bd993a5e598d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9944c1b5ba4fa08cceddced0991625254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8f31620276a283f5b01ae3991b892255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057c9e9fb7eb6cadbe98a0a75eb20ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c948a4b107e491cd4a929781ece927c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dab957cb655a81dde32920f9ebdff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4080ee6bee0e92a3f9e8708df5775259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e74592048b263e036288a5753cd448260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724d7c3d0597446972c96b0dafb53e6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c852b121d4fef173303c14057569c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2126c5fdc4601f660fe9aedfcd5e80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc121c1a53b1784e4c78ed895ab96e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc0186c538d8776850e26258bcb31c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c576504e19a1b91da8674b2a5ff00bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad794b686d9874c8cb81c3b05c299f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bad38544aacf61a1d37461ac30f5b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b66be7d2be3a19abe4077f060dde2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71390cf0f49759f4483981a76e7223270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2373fda0e112cb7f13621078497f742271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714457d5a2891ac8f5eed6a3b882b4dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd5f3327464d04afb119c9ac3d3ff7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9e37b223ba80c3b155c16ade7b119274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2ff2da2056fab15faf2f862b59b53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcb5223caa26e3e7f318f995cb32e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31855e326352cc7768ba89a921069caf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd468e54ba2fa47f7af888236878c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c905ce3e4470c03cde81e1bd120c12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcac208ec999096faf5da08d4b5ef8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c790fae8680c50ee47713abb4762281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ee42b6dae667ab97137f591860ad5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228258a7c16cfe7975d8a6f84a21c3a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f70c9df87e89b732523b3148ada3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0e079790fc30489dff6cb06c65e20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53684f423f381898df4979d2886ae315286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a2fa724aa5f96240222b3107fa303287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c3a1578f75af192e8b82191eda390288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce368caaabd6da30ad7390289422e49289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20ede90c314db1085dcd3ccd0b00f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128adb11ad6e4ba515df80330509b6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1dde1301523e125944b0993d1e895b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7f6c5af4c8a84858223bd49a7b96a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612def61f306e8cf608fde780fc82b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34964dd225e80951e6ea19beaf75eaa2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860cfa895f7b0a0541cb968c7e5677d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8616bb5b87eb19e2ba76fb270d7935297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30040effdc0c08c623f606f24846a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcc9e4cbcce87964914d685a04af3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b210f17e792af6405cfe0609e1ccd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb200cb94097aa6d0df2d79413009a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635a4cd45e6b3e4d0fb2f21d3c2a062302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039a2c347502a73fc133e4d3ecc7fc0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b5208356f30789c12e172a33aa065304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb44d607b90e8cca568f839d20d9fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbe2a04d3cca21a3023263eed39539306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8350b563c1d15dea808544a1d6f07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c414a86656b106ebf7ac9c846d41a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69342fa850799461dd583245040e4f1e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b52e0bc96914a96877fbb9deb28fa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aceff643eed7e1126785f8836a5ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396e66930c7fbf71e6a2a680144a400312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bab2ecf0c855fb0a180e2104994f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000510ac582dd47cd3aa4bb68409bd95314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15489ce84418b86e7bc2df8279f2767315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727c465a4c475e6f473c872c063a8ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c61f11dee9a226328f06a5be79de3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f713d1bfdf811edb1c6aa267cb92c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469aabde8693c06f5ec516538dc39eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabab5eb15fc92c486657475748d3260320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda41b3aa281af3ee214c70e6855be10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1f4e6e3c140f9d471626aa5b056d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6d48b6a1fc9fd598a81637fe27ceb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bca439f4ba25a5b18cbbc356005b82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bb97149946a086752ecb1917390ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68c04319c98d436b8edf91ff2b436d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43923239d37c6908fffa530e61de3dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872f50cbd1069d693416b79c3f2698e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac34c8fe1a0a5dd645e48143c3cb014329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feda59f73b623c599b1e7160bab2e37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a9720de72ba33c34f42d4c7f9644b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d166e8612491db313a99954636b9fb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1ea878581a6c554edf2ae87cd839d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e5095fd350ba25818eabcbcb969c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23a662a878040bec99274cbb3c947b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed4b6f21c26642a4f904142fca6c05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367a4bdb48f8e8c50031af8224d54c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bef39e7ce683bb516871e3b2a9aae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3162499101a82b8cf960660c74c5c7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaececa02eaa2d0ef4160176f03c0851340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99e0d2327c4f29e15de174f24c1689341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa8efbdbf245f0459a85c4a6f9376342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0faff130e957b381e3e7bb5f1a28cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426ad476dcda7e5150870e4edcc8fdf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd115e9064c40cd270bb81ca8c57fe43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aab6bdbb67e9ea2316b0a5bb04cb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd4ee69fca20b27f2b95265096f8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8119717841c4c34f3ada54b59b542348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548279f680834e89dc7a1e69cbda182349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e660979c0242ab950f09309bac65adb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f31e4ff98291917e1e0c53b9192ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056cdfcb493c5403aac5c7ef6be1b4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea5dde62a3e437356e8e9dd1a32bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732536c6fea23f85c3f6f73c0edf414354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073a53eda5d05c68489cea721e8abe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b62f1e7b510d0eae5828676d15095356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74069bbb446fe26798f22fb88a5f80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e65a73581de4ce990eff52b06900a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0bc0ef7eaa789b9d6293dcd538cb2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222462501701afca17aa457e1ea705c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c8cac7dd651d46ad9f977c39df0b4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dc40eef9a827f9292c0808e2842ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344e51084f8e363321e9edfd5b8825d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6728e2d6fcb4c09af5f2572ea47510364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07bfbcc96fd489f2849675dd7d8a5f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4ae21c8b4f495022a68222a8cef36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c07679555dec58de1341cf7bcf945a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032a3b3e36280bbf4193d4d39e97b39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da4d81086e5d73d6b78d02ff555e07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f089de0282646341aaf070cf85fd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f2e4847bb16c50154d4c60c2b52d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1d145530505198eb87b27f65c738f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6f59314b79a02083e3467aa3fe506373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced8f05d13c6fe051867f975f2f70ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa88f8bdb529cf1dff3dcdd098351375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ad2d404475b462e5d43ee90aee9a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba503d106eef74bfd6ddb5209c87e6a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5f44dde0e3b0c097f23650337f2e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9837aaea3144411e4f9259886d985379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2175e1d7723b0f67b08fa523c5981380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f4dda39174ebc2b4a066b1046c7bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d08637842f1bb772ac3ce25faae7b7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c45244ced27cd63d44aef585b75e01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082e5db2df65ca828a32545782d516d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e39727eef13516165ee3418068675385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79048d62872dbab134c1ffa5bf47bf1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf714a30237ceca1b7ed72e6d57650387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703e6a43a2a368a34136488ec23bafc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca473700a27b847924d9b4373002178389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a90979f8ba0b4450324d2292bc954390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0958d6f2a98553a2e1c9a10d5aca730391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2586cf0960dfb6c91700d95884275392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530ec4c2adf800f1b3d762ef24c0683393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc6262075083cfb72dbdb753e627c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0df534b01c09978d7b30f1f45a1a46395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2770f4fbeefb19b8c0278b2020fbed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc5272df6dbcd7f104064649b4e835397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f2212df9a5119509a7dcea1209935398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4039adb657dbe5c08da7a8b7b8176399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72f03ba62bb684f88d0c6cf9761213400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3e0a67de76a2a9aa7f87b0b01b3ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a17036f5b644a34eb0844964cc6d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a3bdb6d1cd378af3cf6326042a1da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfb056bf86fc76b479413057956444404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83ab2db7cea900a167bdb470ca4337405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4ed8bdfc96692a9fa122cae33bd79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f684a4fcb15bba41c0717e00ecc8c4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a26975dfc83e755cb5a581079872d2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcb7fae05be2c18c50e4d1d69b88aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257a9be4ce09e74948a43873b54a645410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784927c4986263191143249fabdc74e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41a60082df666354b3800eaeade076412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e1abc34f9c21d133c6252af75d300413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b763ff76f37621d416b802f7fbb53c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c5e7fb860e9ed9546986c808a595415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370be7005a8550846e21dcf4dc87b33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a582ff0331483d0cb7dc969d651055417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5562925be0ece2a1f441069f3163e3f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b5bc7c23db50c3dcf3a500a1ddbb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b1e53f0ad0dbdf6a311d308388660420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b7d3d89a45c9000fd47bb35729b56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f01fa17531655be40760d10cf77a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05217328c03be39defe50e32b225f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c9f08ad5f4a447d2dad989ec9f48e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21e2722899dc96a6d85522053c3a3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4db1a5667e01b455df42fe076705b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45008e93a5bcabecf55524969eeed9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255b118e2d22185879948c51b38df62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755adf229edeb5e8646fb2051da9117429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e133f2d3db40eb87a7e6ec5717da038430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac8e58240acf509f0437b3c6fbd6d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6a062e44013b045373aa60d1abc23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b45eb61851b3512080c361f2265584433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a5c870c3f92aecabdc45fd4bd54de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0690db6afcdc47d5c0c1c2c6f5d9863435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b46128ac032538ab3b7f7ee9212832436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf578391fd023c0a5aae6756490c0924437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9ab448ebc59a82c3008582a2cc0d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1227e8a7b6ec05f92172e7cc076f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d439c26900ff078afffc7930c57dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea327949b3cf6a2d7e5f4372b03507441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26610c32772ccfa150d21002d820c63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67186148d0af9e351a809a9e7439f713443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52622ec42253b0c44b103d922517c94d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a0fbf172967f0bb56411c5a301e33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bae2a16a21c6c6439db114b115669446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d161d876ddfe4caddc0a9e1b8d9c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731335917c5ac68ed7227547df70975f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af65accae13fbf76d922ae24d894c96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a5aeeee3152bc07928f2f794a9b53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bd998965173d324ea272a8ee6726a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff4edf87ec13ebda84a8ac796820c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7baa1dbec3de358208afa82fb3b06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181a01deba81803ae477fb1da0f59c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11455476668e882f902c3d35ff9f7572455.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>