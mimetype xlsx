--- v0 (2026-05-17)
+++ v1 (2026-05-17)
@@ -1102,51 +1102,51 @@
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd444a4e3c43b71ef356d523475748ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e268738084c927c15c6bc4a71c4e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba7da7623039adcbf57b09b08202d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a282901f42c578da1c941f713c85a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f1397cf1b862178523800675eaff85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcd988e99f0edaed8c133def198e056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf691a30df59fc47682cea8dc9468097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4cce9772067fdf6622ab3f345f3188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2423f1790403210b54cb99637dfe1d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8251a45d190c26787b99d0b8d4078b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf2327b28039a5119a3b54933ea19711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98ddda9a57a57ed9fb183a64f9154a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd46d0201cfe116f5ed47dd445e808c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4980e91de11198453dc90f97dbdbcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad0d1e8c81364c3e1ceb9296aa083415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351df87a7f7c05c962afb5d27fb368d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81468642fc13fe2332a78983a14c1e0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc93dbb68fa5aa6a31a1f6d31b0e59c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00392a73443152ed7600140d8a500cde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019987af46a710bdb025e02098e4449620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beb0a0cb6584476d18a01a8d28196921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f773b2dcfae8badce1e53740db71b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e882ff9225a02a8960897e923e7fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79db0c2254ecaa40c7177b9754f420724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b0874854664602f5178750b91162c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fea079b4b3178d30dbdc3a500534f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506480b4e7c0f18b95b55943efd9b41027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df014fd9d406dff18b9cf757fe5300e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b97d81e4ec0f2a32f90bca74eaca629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b693a29d97c0445e51731e7e744094630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7508bbda6c5ff018e9cb4a2ccb0ad3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b190c8f5c81b253484bfd80d5d168532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8ac8e0b0aa753f84820a96cb833db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f316c43eac0dc5f65face7f0ab8517c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a0efe62fb7d7016b302320a83e6ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f29a20fb4d7412961d755c968d0d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3677cdc078a193d302303571a473dee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ab3660b3c632f6e2a3908b6e48b5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c41f469a6e282280ef83b4e0fee20339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4dbd6c988712747aafd134db9555140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9127fa52ceb486c140d53275e0bba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aac915b8006376aceb2b181559242d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54118a6e885b8ae8f73c66ea9310ad8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaeb581d26025072f34d99b2840bc7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0ac2cb76aef5762b224bf8d05148045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee306d77f7c268f743401a431bf61146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ca0efa011551d84b54d76a622851f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bf0df7e41299be51b42383bdb2f2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf583664c1b6d5c8d3971301b5f4f02249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e6e07e329c5f5aa347454bff6722a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b29dd1ede12bd7fb123467c8674d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb866d56c4b9830a9358dcadd5e8aa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3228f0158f4b0b044699fee60cec71d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a810b87d75cfbf1b6638c947bfc087a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e784aefce2e738f27dbf463b00bcef355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ab9fe90165c76dc52f1c07c250da56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8509bccdf83294576d7317a13f132457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafbf6a3a56a419fdc96a29a54d353e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd4391f887b343acff4ce4f1688ba459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf756c01be8e3562d939d4aef8626df460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31a8fcb209274f061b358aa9bddc7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9d4d520d9233d538d9021331d2f2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfc70bd8c076eddf8b6a7828af871c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d57b67dbb578c3c0b1b47f1b0b5bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67541c26f438efcb35e204de654e038365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6f6edf9876f7a60922ab51cf09a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05eaef44c05be0ae86466a1743251767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b553fe61ca4ad8b7a83b5ed5fe107968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d475d4281e8be84d95cfd404dd32cbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9ae62fd26259ddad9e13bc824772870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9dd9c5a1cb462ae8934a3f5f8a1ba171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f3d047a538a7f63824e0b01f5ba4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473217726c6d77237c75d301237be01773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110d55da726738448132fad5bfcdcce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784eeaede3323d503b5a40bd440ec4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b548585ac710b9d4cff4e7e9949e6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77579ba97870cdce1267160fdce218277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d54b9ca56a59b20e01c6d73610fa978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4cf6ed18541f20c9b18a5e90f4b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085137f1721d5ecb3f17fdc3562e427f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2dd601d85e6baf2f1ad2f82df34c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845d2d392de7e2228005ac22ded473282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56643da55e8a9d7f490ff7113b43d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e26a8a954a2309796481ddc4d441c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf671bb0451326b988a123d787eea2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139ad3d48b676e4da4e65e9c158db5f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2953abd8af5df0f3db3272238dcc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b39a400f209899bced476ed019e2fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451c630d33ad7e979b8bfefff2b6b7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb546958b3916924c004c58029402090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6f54ebd09e586e6654ed29339bcc891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb343fa627a6145741aa26048162944c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8e2655dc756ff6f7b0c0351515f6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093beb1b3c144768b923d9484baf7ec194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7d9665c59d02964b6689b68e10b7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e8f2e874105ad5e7267d210d409da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a01285e3127d62964df051d759e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333e0a696430af002e857b8f217b1d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaa8fb360003c596c24ff056e520f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9035271aa567cd02d7706336af56e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bfbe023ebabfe705f806f55eecc39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff57981758425222536ba3453a498fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865d5c98fbc8bb48f640aeaf6f20f9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20622947e6f0458bbb2ff306f973eeaf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc5659b8a021dca3022cdafb77c0e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4660ad9871e52085c3fa346a93e684106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e73b0c11a1569a436cac07bae58304107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49422c127f4142099eaa80bbc0c045e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a70a9cc722a9a48d8409442a1a64d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa267603db2fd2a070a0e460e4aaa36e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0230e45d9b4354317b80d4b79b9ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e0acb1b4da2da201ed97bff6f757a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3c73d5d0e15f7f90d679556187e76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599ce9627404ead7eaa86c3b5f8ed73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035cbfd5db4fa46580b3a05f8ae925f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12116c66167144f5a781f2fffcfde2e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bd4cdfaf8b79d9dab1df7ef6181cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4a5404f72c88acf7272df51fb2f84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e466ce740bdc4ce6baf8c23b34b3894119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf45aaae58e9b10363220617ae9904d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e7f0e502abf1b51db69826917eef2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b304df373482043cc08f4558c6fbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbe9c86234cd1ee54fd77722ea294d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f49300b1372a3f7b93c8444763dd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc4b51e51936ffdac5268130d5222125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eab7974a9057e9caea8c78ac0e927126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b6dec247cf2d4e357c0ab6f0465f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84539c3c9a1004eaf9c20d16bcf34615128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d4a17de18382446e68442a4d79229129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383b2eb9416d7134c56d470de53a279130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20993cf714651762751c3069336f1d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd25b77ac9839548bd00f049a4dee5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19eb9d15a17f9aa1920480341c9d94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640510eab6aa440b9a7ac77b712186fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1267727176fb1e4457782206e1167135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51515c22deced23d032dee1a65331525136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdaf87958359ee97367c4f1c7da49b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b70da791077b6b9ca348a7d9ea09e7138.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168f1e2438891b4f9921a7e7e2434ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b22d5e00d4ba40eea174671da151e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d1fa8b6aaf3c177976dd980a4376d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9496cbac583aad4416bcab6e1152454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a76c3a9865313866d9ccf231c2c3ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c5598e82170344ffffee0f97c7876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621efe16b0c823a71155b26150a93557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962f7ee40bfa816828db1a95902354e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bad8a6f771d3f98472079b0efb295d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6703a4fa7094b2dde76649cf3940410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fc36b977612a21b22a380bfa4845511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7ddb663053846e1a0eef4c1e9a85b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879286853d91e3a99e92f21c72cb8f4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b371ceddcc29a6c25cce50ee2030af014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a3508777c1ec79f767e30ca5a557415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eeeb4afe0ba337c8a4e74fea76b3a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aaad009baa0dd9db77558ed9d9fff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd652785c4cb601eef3fe1e10749b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180d11929218485fd885fd5857936d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf494745bbf9492ea1575a0282c5ee220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0453084024aea415dbd137f80875de421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d899923de23a0dfdfe7b8dcb2308a9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad2d8b6e3054b39460f5717d2b45d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca84cde6bf52d7342a55a7213c8488924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2ccc89640ea40c69036a3913b411625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bada2986d2401ef616db7e5bb68444a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910743e902f137e9cee7a1813e867e8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6d24bb582d0ae2c60a94944b4997728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b300837beb0c086323f1c0c1455c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c280ef0819e99d6c874a30bd3c3f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f6ec6389827e16ad4e8d5ffbd624731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c2191c97ba1b0f5aef5958e31c6d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9efd9459b528707671f1e0c349189d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d52483b2639cad6fcc6d4916aa3be34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528aaabcc09a926c138fe37018ab5c5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d77d57879b23af46e022a067b6e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b5e4cdadd8fcd653532e65e6d02d237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b40f707dc5d7816ab07012228b803a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e926dfdcc45375d91efdf04dfb840239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef6c5d4acf43d2f8bb0edcfab8c91340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161340431b2a4e33ee5755f2be5a549041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99e65d8f955f749bc0d6b3efc488ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065c7287938651cc5a62ec85c77537643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8263b4448661b89fe92ded84a53bda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7940395874a32396e71a26b80efd96f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc6deb23e2a64e74124f45574c92246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ea3872c7f1d3f0d5041103f28ac8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207a8e6499826a7a4fc687223922a1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298abaee7b8ff7d452a4374f6f22ef449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671bb9c09513288a0e95ce775e3cd6350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b300806c57da4bcb813cbccf6f827e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe8fbca04a676d8f1259db6614e9c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023b4ce4c2281495e21461b6d96b86053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca56c01fea088d198b9d4fb429bd2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b234dea35767605d29be8b857a2def55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d734ee91b1a1bf9745da81449062b0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d2b17fc122d6cba9e857310748ebc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cb5655ecf743232f2e11a8b9a8e8358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ad492d55bb2d01456ed78a8f557c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299267d084e5bb179f1faf0d735676260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41457b3e37f51176f2c77fd12cfcfbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e396141616aeb72b6a9e23f6565d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6f52bea1f5fcaaf88f2972d93329263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b28d2769178ca0e9b185b6afe57da164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feece8e166404b37b75951e946e96465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97dd7cb431cef1836bcb9f1565287b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300578ea741715e16cd134fd825148367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38775be8825e2bb48fb382e2a19cb1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba69f55c9cf1d25039d1f479be71a5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4b331cb96384aa5ebea5f0dc2037170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf33f51fd77368ce9feda21e6ba168a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32747004a797c40319778d841669b572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76ac4540860ef837575a2a17dbf16f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c16fcca8fe586cb77f2ab067d2dfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f42be2d435c4258fbde8bf3740c6875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c045862f5426130e612d0034c1265276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f51a3935b9c9d3747076094cb6941877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14ad93afbfe0c75ccca6a3cb972aa578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c830ce9134ae61d8bf759f89cb31b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7984d08f8bd85e4beccc223cccf320080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fb9da7c711b9a3c7efd6fcfd8958881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2847c2be7e35265596b5701b684ef2882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacda51224eb2430714ad3de1578c19383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33269231771532d2509a2c2db12fa13a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dd63a6a4b00d360731ba79369e35585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea45ac9a5f54025271f5a156b4f674c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810726c4c99862010702d43a680eef687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94895a8b004e72ef153e3dfda81523488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942a97e4513d4836780c12b782164f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ece34844d96e063d469f62b0426db490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571f9b6a00dd882cd9eaa74a1ca2fde91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676254612561cf68640b1f538e6463d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48c7cef6d52a0970a069f121e6ee0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c7aeed7f0f83b89e70355490dccd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3526d067a5f981cdcbdaa96b1d9f42e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f768c8e50c5fa0f9909dd08cdde0e696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079e05de7cdb13ea786e0dc336434fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0bd708d51e426f2c848dd23d68db498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba19e63a0064c973179185cdf65c65599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356df6d9777ada9aeda3fca54c177cca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de156cbf6aaef9248d30cde8f926c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933551527ff1acc041b2da2486b52a2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9c957af99c2cdc94119bfa0afaaa3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eface2c14d5d82a686445afcb4ed59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4eb16a3efa0565ced6a576fc83613105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806361d439374a076f29adbe5179735106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb28900d9916011f3e8d4da3f43e4c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc3fbf7cdc7e889b27ecbc5775ddf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae984e330ff59058d54c21bb08e179109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c4103fa1f466aa5fc1e3a6bde6c52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55201240ae11ce270b555a0c0645432b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aee0fd1ac3244575063d52efea18a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578e6595c2597054514c59c5b04b6f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fdcc4b4654cf9aeeaea5ccb41d1df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8d9b6dddf7c3cc0341d031e7b3f04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a6bfb170d472dbe3dee6f387dd85a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afc118289cd95d490de4a66da0260b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25819d937f2d385f000a5e252a55b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d77c452674293892d74750b53899bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bab351ab43f7ad980c47837e50b1ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25965b209cdc03630c76c1a143066b24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0ce4bba4fc3e629c6b3cd5cad9de8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21f552e62f00b3fc0ca819be4bf6f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8acc4e8c08bcc5b25926cf07ee2e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59583e146fc59862b2d2f38ee78fb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc1f620e1c342cd0346be2b62245ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9631a6988154aefe104ef17277afe4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f6fd305cf0e674e87aef75d008e6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87bc0c6763102c7d0d4c7ec30e55e74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8563bb1bb7a174b04a5346955e2699130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cae660fc94ba8493c2fea6fdb0ad42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803c0fa5129898c8955a51c950cb4c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e66bb4906097701e823f797aa70a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb3a1d74d0c8b81938913b54083616134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89867377924eb2fc77e55c42df3bc837135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa8fa4bfe336fb444ad2e13519d67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249463eddeafbc3c02f3880d345d1c77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8db73375bb40db1269adcaf35567a138.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="219075" cy="122873"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>